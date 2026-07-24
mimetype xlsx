--- v0 (2026-06-08)
+++ v1 (2026-07-24)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6f125a1397e4f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3894e4347a84ec1ab1b4695531b9c1d.psmdcp" Id="R5afd2f4552324f4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R193827a27e0b440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/946f53b4d30a4922836d9989ae046f2b.psmdcp" Id="R55904d1e68d9482a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="GAEB" sheetId="1" r:id="rId2"/>
     <x:sheet name="Projektinfo" sheetId="2" r:id="rId3"/>
     <x:sheet name="Kalkulation" sheetId="3" r:id="rId4"/>
     <x:sheet name="Config" sheetId="4" state="veryHidden" r:id="rId5"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="_xlnm.Print_Titles" localSheetId="0">GAEB!1:3</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <x:calcChain xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:c r="B1" i="1"/>
   <x:c r="I6" i="1"/>
@@ -67,51 +67,51 @@
   <x:si>
     <x:t>Langtext</x:t>
   </x:si>
   <x:si>
     <x:t>Menge</x:t>
   </x:si>
   <x:si>
     <x:t>Einheit</x:t>
   </x:si>
   <x:si>
     <x:t>Einheitspreis</x:t>
   </x:si>
   <x:si>
     <x:t>Nachlass</x:t>
   </x:si>
   <x:si>
     <x:t>Gesamtpreis</x:t>
   </x:si>
   <x:si>
     <x:t>Preis nach Nachlass</x:t>
   </x:si>
   <x:si>
     <x:t>Leistungsbeschreibung</x:t>
   </x:si>
   <x:si>
-    <x:t>7e7b926d-b558-4368-b968-a5d856f3fa2f</x:t>
+    <x:t>951b8393-d373-43d8-bff2-f98fab7a2d98</x:t>
   </x:si>
   <x:si>
     <x:t>Summe Leistungsbeschreibung</x:t>
   </x:si>
   <x:si>
     <x:t>Brutto</x:t>
   </x:si>
   <x:si>
     <x:t>GAEB</x:t>
   </x:si>
   <x:si>
     <x:t>Einheitspreisanteile</x:t>
   </x:si>
   <x:si>
     <x:t>Käufer</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Straße</x:t>
   </x:si>
   <x:si>
     <x:t>Postleitzahl</x:t>
   </x:si>
@@ -151,57 +151,57 @@
   <x:si>
     <x:t>Worksheetname Overview</x:t>
   </x:si>
   <x:si>
     <x:t>Worksheetname ProjectInfo</x:t>
   </x:si>
   <x:si>
     <x:t>Projektinfo</x:t>
   </x:si>
   <x:si>
     <x:t>Worksheetname Calculation</x:t>
   </x:si>
   <x:si>
     <x:t>Kalkulation</x:t>
   </x:si>
   <x:si>
     <x:t>Dangl.AVA.Converter www.dangl-it.com V2.28.5 ©2026</x:t>
   </x:si>
   <x:si>
     <x:t>This worksheet contains configuration data needed so the file can be read again as GAEB file. Please do not modify any values.</x:t>
   </x:si>
   <x:si>
     <x:t>Dieses Arbeitsblatt enthält Konfigurationsdaten, die dem späteren Einlesen als GAEB Datei dienen. Bitte ändern Sie keine Werte.</x:t>
   </x:si>
   <x:si>
-    <x:t>Created at 08.06.2026 11:09 (UTC)</x:t>
+    <x:t>Created at 24.07.2026 08:11 (UTC)</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
-    <x:t>1000:0AC6A8FEA7B8818162FA9375F0ED2F15592E25772CC368D93529A93EFEEAD4DD:91036F373C000B1745793192EC703340:0mUWzrO8+EFNIISaDOFhTluA9dmGOgIZgtufzyhD2gKadUtyPx3oAkAh89Ri2h+QNp8hkPigwGvzCEzUoiQwizur1LFUU+M4ZBn2eeWRHhD8025zO6yzmKrZ02M3xFEfOdUEGLv4KRtctyGLLZkRSmvFCo7bMAfQs3pKG/1tuYUpJ1nG3RS5ABSJxvkmE49bVoNFwAd49NKWwMnEfDhEsUtl7tv6otyqWd2g4Rffum78LG6zhQmGJ5jwGS8ce1CYh/c1BgikG4d1fXcAY06RmvGlkrqlB50Wdz23xwIi55iWVWCfyrEdlIwGiCKONbVpKBkKx0Y/vh8HVQu//IX6S9vGAku4C/c2Lfh4r5WW1VC0i0TlD70bd7lv3+OiP5qDcUrtUq3iWInPqqVb9whAYP/NcJ5FKHpu2uxAU9MaDaVZYesSDHU/l9A1soMWAaMT4MSEI+MyDC/VIs/VEwYbZ4dZuDjy2U9phQJxPGfFUTu5dghEvd08Ihx9W0vk7nRqqUbyx68mznYjMaqV8hA6/gHBPmlAHjKWtQxo4/Wr8LnF0sfBYJ148mz4ZJTDeG+I87uk4f8uTMMRoF+Df7i70RYL3tUhTi8yDLPCx3Gy9s0ND2YNbrRid9m34D6AnVYwjKFqr1NyxkfCqZmPyOJDsA==</x:t>
+    <x:t>1000:9CA0C2C8401A47530F885CA0FDCFCACCA24CEB93622FC3CFAFE621E3B3D80BE2:615A79F7178FB69F7476372E77800E3C:xCmf1ZBB26qtQHiIQDwbILxPc/5oUDvejyyfufPu00UhUzKaXsoT3J/r8R+6d2V72Xzh9L2Q2eD/BRuvEBCVYGSiwTV9mkuspvBKcz3a39w+u/0z2fciZCXo0NNUtzd2xl4OVbcdCTVwnPYFRWzE6MEiGVk12Ts5G45eZ6NvbQyZOp0k321xijB/NCPEFlTOc1z/4n/0ql5G6g3kZx+jzlnZeh+D7WrJeQmuXWyOhBbtry7Q05bnwc5iwUfTglvB+rll6LqTkYUa0Iw97LdV4k1UE7XDDWeI65eROUhtSywAhvAQSAljpkCWUPBNQwyizD/e+JCU7PjSojgHd09qKIXLCctAhzATGmY1hcleHzN0ZPhHYToBkHn0PTdqnlc8VnZPNTAocsqP2MLP506qiYgKF7A8232AKpET9x9tGtbo5ePQrXxSSmBGxoAWRBNNqnbjeXBJCLS0pADtVBX8dTHxc1uwsF8B+aShQF4tnnBMyxEjiYYsybiXELE6IYSzrbTwYal4DpkBxsJid9A4LbdzTQkrIzYyQ7EZwmAfWGLYxDElzGFAhsVDE3bY6eaCvwl8L9CnVvz9sKqOjSALdI56wscK0C23GsLjo7NIHFKEiU7FnGM1b8ulKBYgXZH57QrjWWF3sxIPtcQ0W6pudA==</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="5">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
     <x:numFmt numFmtId="165" formatCode="#,##0.000"/>
     <x:numFmt numFmtId="166" formatCode="#,##0.00&quot; EUR&quot;"/>
     <x:numFmt numFmtId="167" formatCode="#0.00%"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
@@ -1142,51 +1142,51 @@
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B9" s="23">
-        <x:v>46181.4646615856</x:v>
+        <x:v>46227.3412622454</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>