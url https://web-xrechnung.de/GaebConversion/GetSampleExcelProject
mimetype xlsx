--- v1 (2026-07-24)
+++ v2 (2026-09-22)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R193827a27e0b440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/946f53b4d30a4922836d9989ae046f2b.psmdcp" Id="R55904d1e68d9482a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa93fe27d9674277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e74a48bcf6f34691b35b033a4e7c1373.psmdcp" Id="R4bf05f1b3c9842d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="GAEB" sheetId="1" r:id="rId2"/>
     <x:sheet name="Projektinfo" sheetId="2" r:id="rId3"/>
     <x:sheet name="Kalkulation" sheetId="3" r:id="rId4"/>
     <x:sheet name="Config" sheetId="4" state="veryHidden" r:id="rId5"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="_xlnm.Print_Titles" localSheetId="0">GAEB!1:3</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <x:calcChain xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:c r="B1" i="1"/>
   <x:c r="I6" i="1"/>
@@ -67,51 +67,51 @@
   <x:si>
     <x:t>Langtext</x:t>
   </x:si>
   <x:si>
     <x:t>Menge</x:t>
   </x:si>
   <x:si>
     <x:t>Einheit</x:t>
   </x:si>
   <x:si>
     <x:t>Einheitspreis</x:t>
   </x:si>
   <x:si>
     <x:t>Nachlass</x:t>
   </x:si>
   <x:si>
     <x:t>Gesamtpreis</x:t>
   </x:si>
   <x:si>
     <x:t>Preis nach Nachlass</x:t>
   </x:si>
   <x:si>
     <x:t>Leistungsbeschreibung</x:t>
   </x:si>
   <x:si>
-    <x:t>951b8393-d373-43d8-bff2-f98fab7a2d98</x:t>
+    <x:t>a5d02971-2968-4329-9dd3-538c2480f4cc</x:t>
   </x:si>
   <x:si>
     <x:t>Summe Leistungsbeschreibung</x:t>
   </x:si>
   <x:si>
     <x:t>Brutto</x:t>
   </x:si>
   <x:si>
     <x:t>GAEB</x:t>
   </x:si>
   <x:si>
     <x:t>Einheitspreisanteile</x:t>
   </x:si>
   <x:si>
     <x:t>Käufer</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Straße</x:t>
   </x:si>
   <x:si>
     <x:t>Postleitzahl</x:t>
   </x:si>
@@ -142,66 +142,66 @@
   <x:si>
     <x:t>Ergebnis</x:t>
   </x:si>
   <x:si>
     <x:t>Configuration Version</x:t>
   </x:si>
   <x:si>
     <x:t>Service Specification Index</x:t>
   </x:si>
   <x:si>
     <x:t>Worksheetname Overview</x:t>
   </x:si>
   <x:si>
     <x:t>Worksheetname ProjectInfo</x:t>
   </x:si>
   <x:si>
     <x:t>Projektinfo</x:t>
   </x:si>
   <x:si>
     <x:t>Worksheetname Calculation</x:t>
   </x:si>
   <x:si>
     <x:t>Kalkulation</x:t>
   </x:si>
   <x:si>
-    <x:t>Dangl.AVA.Converter www.dangl-it.com V2.28.5 ©2026</x:t>
+    <x:t>Dangl.AVA.Converter www.dangl-it.com V2.29.2 ©2026</x:t>
   </x:si>
   <x:si>
     <x:t>This worksheet contains configuration data needed so the file can be read again as GAEB file. Please do not modify any values.</x:t>
   </x:si>
   <x:si>
     <x:t>Dieses Arbeitsblatt enthält Konfigurationsdaten, die dem späteren Einlesen als GAEB Datei dienen. Bitte ändern Sie keine Werte.</x:t>
   </x:si>
   <x:si>
-    <x:t>Created at 24.07.2026 08:11 (UTC)</x:t>
+    <x:t>Created at 22.09.2026 19:39 (UTC)</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
-    <x:t>1000:9CA0C2C8401A47530F885CA0FDCFCACCA24CEB93622FC3CFAFE621E3B3D80BE2:615A79F7178FB69F7476372E77800E3C:xCmf1ZBB26qtQHiIQDwbILxPc/5oUDvejyyfufPu00UhUzKaXsoT3J/r8R+6d2V72Xzh9L2Q2eD/BRuvEBCVYGSiwTV9mkuspvBKcz3a39w+u/0z2fciZCXo0NNUtzd2xl4OVbcdCTVwnPYFRWzE6MEiGVk12Ts5G45eZ6NvbQyZOp0k321xijB/NCPEFlTOc1z/4n/0ql5G6g3kZx+jzlnZeh+D7WrJeQmuXWyOhBbtry7Q05bnwc5iwUfTglvB+rll6LqTkYUa0Iw97LdV4k1UE7XDDWeI65eROUhtSywAhvAQSAljpkCWUPBNQwyizD/e+JCU7PjSojgHd09qKIXLCctAhzATGmY1hcleHzN0ZPhHYToBkHn0PTdqnlc8VnZPNTAocsqP2MLP506qiYgKF7A8232AKpET9x9tGtbo5ePQrXxSSmBGxoAWRBNNqnbjeXBJCLS0pADtVBX8dTHxc1uwsF8B+aShQF4tnnBMyxEjiYYsybiXELE6IYSzrbTwYal4DpkBxsJid9A4LbdzTQkrIzYyQ7EZwmAfWGLYxDElzGFAhsVDE3bY6eaCvwl8L9CnVvz9sKqOjSALdI56wscK0C23GsLjo7NIHFKEiU7FnGM1b8ulKBYgXZH57QrjWWF3sxIPtcQ0W6pudA==</x:t>
+    <x:t>1000:6535EDF1AD9B6FFE7CFD8825F7400F51A1B327DDE4D72B8C3A947029096B9EE5:6677B195129C5049BBF566AE734878FF:cIRTSyqRA4BVjhmqB82DjNabdgMFRa7ifNJ6RqHdUQEW26JPye+RPKbBwylg1+thUAj4GQAvg6wG/B+WaeBvSAMf290TfJ1mWBBmnsQHVC+mCg8gBaY8x7z9w49XDi6LU5bZ7O/c10eW/MXJY1Lod5SEQfhwyGfTiRoJ9Yc7G7r04LpFDLPl/I9uvUghcrUF5S3Hc0VcZBGeUuU3AMC9XKSw5EUAh475WIYAM4LOGRcpScHGMO5dt0gVpO/yty+9Y3bxeDD6vWXb2YI8yFcZ7aKkjFV62RihTkZYaFR5qpkj4dDGcRV5LwEKd2KkdWbh5GmOCmGkHVwZQ2hG0JIEPAyMtHwu41y2eVhFNEKPu/XK2ONuruNQ0TVbOeG2rcA5t7Cei8LNICKBTr5pO0W7vFW63qtRnnFLJi3oX0bB7bVJFxinRXFmkgPzum0SYzo7n7yTHnsq8LgJexZii/Cugxth1wK8LCN5PYzaQU65KKihbz+2/ivp+1LHqrY0T22NvEQ1qsKSKazTwIlCKaRs28aiSafLkRXFGCT51uP9SPmmzT6JutvdMI/DCU60FaK6I4xFPUfzUZEV9TcUoC0UqK7zQDURuXoEx78fuFc+OEjVorfc4hXY6eulh43TnpiCXDdjNJ3iXW4SI5vNKk4FG5srk69TkaMA1/C9d0WxHQE=</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="5">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
     <x:numFmt numFmtId="165" formatCode="#,##0.000"/>
     <x:numFmt numFmtId="166" formatCode="#,##0.00&quot; EUR&quot;"/>
     <x:numFmt numFmtId="167" formatCode="#0.00%"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
@@ -845,55 +845,55 @@
     <x:row r="6" spans="1:13">
       <x:c r="I6" s="4">
         <x:f>"MwSt. "&amp;$B$2*100&amp;"%"</x:f>
       </x:c>
       <x:c r="J6" s="3">
         <x:f>$B$2*J5</x:f>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="I7" s="11" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J7" s="10">
         <x:f>(1+$B$2)*J5</x:f>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="B1:K1"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.4" right="0.4" top="0.75" bottom="1" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="9" fitToHeight="0" pageOrder="downThenOver" orientation="landscape" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;CGAEB Export - GAEB&amp;R&amp;D</x:oddHeader>
-    <x:oddFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.28.5 ©2026&amp;R&amp;P/&amp;N</x:oddFooter>
+    <x:oddFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.29.2 ©2026&amp;R&amp;P/&amp;N</x:oddFooter>
     <x:evenHeader>&amp;CGAEB Export - GAEB&amp;R&amp;D</x:evenHeader>
-    <x:evenFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.28.5 ©2026&amp;R&amp;P/&amp;N</x:evenFooter>
+    <x:evenFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.29.2 ©2026&amp;R&amp;P/&amp;N</x:evenFooter>
     <x:firstHeader>&amp;CGAEB Export - GAEB&amp;R&amp;D</x:firstHeader>
-    <x:firstFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.28.5 ©2026&amp;R&amp;P/&amp;N</x:firstFooter>
+    <x:firstFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.29.2 ©2026&amp;R&amp;P/&amp;N</x:firstFooter>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B26"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="30.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="5" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
@@ -987,55 +987,55 @@
       <x:c r="A24" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:2">
       <x:c r="A25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:2">
       <x:c r="A26" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="A4:B4"/>
     <x:mergeCell ref="A15:B15"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;L&amp;P/&amp;N&amp;CProjektinfo - GAEB&amp;R&amp;D</x:oddHeader>
-    <x:oddFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.28.5 ©2026</x:oddFooter>
+    <x:oddFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.29.2 ©2026</x:oddFooter>
     <x:evenHeader>&amp;L&amp;P/&amp;N&amp;CProjektinfo - GAEB&amp;R&amp;D</x:evenHeader>
-    <x:evenFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.28.5 ©2026</x:evenFooter>
+    <x:evenFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.29.2 ©2026</x:evenFooter>
     <x:firstHeader>&amp;L&amp;P/&amp;N&amp;CProjektinfo - GAEB&amp;R&amp;D</x:firstHeader>
-    <x:firstFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.28.5 ©2026</x:firstFooter>
+    <x:firstFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.29.2 ©2026</x:firstFooter>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:F1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="15.710625" style="1" customWidth="1"/>
     <x:col min="2" max="2" width="76.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="20.710625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.710625" style="17" customWidth="1"/>
     <x:col min="5" max="5" width="12.710625" style="18" customWidth="1"/>
     <x:col min="6" max="6" width="9.140625" style="0" hidden="1" customWidth="1"/>
   </x:cols>
@@ -1046,55 +1046,55 @@
       </x:c>
       <x:c r="B1" s="21" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C1" s="21" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D1" s="22" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E1" s="21" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:conditionalFormatting sqref="A2:A1000000">
     <x:cfRule type="expression" dxfId="0" priority="1" operator="equal">
       <x:formula>AND(NOT(ISBLANK(A2)),SUMPRODUCT((GAEB!$B$4:$B$7=A2)*1)&lt;1)</x:formula>
     </x:cfRule>
   </x:conditionalFormatting>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.4" right="0.4" top="0.75" bottom="1" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="landscape" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;CKalkulation - GAEB&amp;R&amp;D</x:oddHeader>
-    <x:oddFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.28.5 ©2026&amp;R&amp;P/&amp;N</x:oddFooter>
+    <x:oddFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.29.2 ©2026&amp;R&amp;P/&amp;N</x:oddFooter>
     <x:evenHeader>&amp;CKalkulation - GAEB&amp;R&amp;D</x:evenHeader>
-    <x:evenFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.28.5 ©2026&amp;R&amp;P/&amp;N</x:evenFooter>
+    <x:evenFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.29.2 ©2026&amp;R&amp;P/&amp;N</x:evenFooter>
     <x:firstHeader>&amp;CKalkulation - GAEB&amp;R&amp;D</x:firstHeader>
-    <x:firstFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.28.5 ©2026&amp;R&amp;P/&amp;N</x:firstFooter>
+    <x:firstFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.29.2 ©2026&amp;R&amp;P/&amp;N</x:firstFooter>
   </x:headerFooter>
   <x:tableParts count="0"/>
   <x:extLst>
     <x:ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="" error="" promptTitle="" prompt="">
           <x14:formula1>
             <xm:f>'Projektinfo'!$B$3:$B$3</xm:f>
           </x14:formula1>
           <xm:sqref>C2:C10000</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </x:ext>
   </x:extLst>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B11"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
@@ -1142,51 +1142,51 @@
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B9" s="23">
-        <x:v>46227.3412622454</x:v>
+        <x:v>46287.8191227778</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>